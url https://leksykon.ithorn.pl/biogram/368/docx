--- v0 (2026-01-10)
+++ v1 (2026-07-06)
@@ -40,51 +40,51 @@
         <w:pStyle w:val="centerParagraph"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normalStyle"/>
         </w:rPr>
         <w:t xml:space="preserve">1850-1920</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normalStyle"/>
         </w:rPr>
         <w:t xml:space="preserve">Lekarz – chirurg, profesor medycyny UJ, profesor chirurgii Uniwersytetu Lwowskiego, naczelnik służby medycznej Armii Polskiej na Pomorzu w 1920 r., członek zwyczajny TNT w l. 1875-1894.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normalStyle"/>
         </w:rPr>
-        <w:t xml:space="preserve">Urodził się we wsi Dusocin w powiecie grudziądzkim, w rodzinie Karola i Elżbiety z domu K&amp;ouml;nig jako Ludwik Riediger. Ojciec był właścicielem niewielkiego majątku ziemskiego. Edukację na szczeblu podstawowym zdobył w domu a następnie był uczniem biskupiego proseminarium Collegium Marianum w Pelplinie. W l. 1859-1869 naukę kontynuował w Kr&amp;oacute;lewskich Gimnazjach w Chojnicach i Chełmnie, gdzie złożył egzamin maturalny. Podczas nauki w szkołach średnich utwierdził swą polską świadomość narodową. W l. 1869-74 studiował medycynę na uniwersytetach w Greifswaldzie, Berlinie i Strasburgu. W trakcie studi&amp;oacute;w przyjął polską formę pisowni nazwiska (Rydygier). Doktorat obronił w Greifswaldzie w 1879 r. w dziedzinie chirurgii i położnictwa. Kontynuował karierę naukową jako asystent i uzyskał habilitację na uniwersytecie w Jenie w 1878 r. W tym czasie na stałe osiadł w Chełmnie, gdzie poślubił Marię Borkowską. Jesienią 1878 r. otworzył tam prywatną klinikę (specjalizującą się w chirurgii, chorobach oczu i ginekologii). W 1887 r. rozpoczął pracę na UJ w Krakowie, gdzie otworzył też nową klinikę. W l. 1897-1919 wsp&amp;oacute;łtworzył i pracował na Wydziale Lekarskim Uniwersytetu Lwowskiego, kierował też Kliniką Chirurgiczną. Stosował nowatorskie metody w leczeniu (m.in. aparaty rentgenowskie), jego badania i praktyka przyczyniła się do znaczących postęp&amp;oacute;w w dziedzinie chirurgii przewodu pokarmowego, klatki piersiowej, urologii. Był autorem ponad dwustu prac naukowych, przeciwstawiał się jednak otwarcie umożliwieniu kobietom dostępu do studi&amp;oacute;w lekarskich. W 1919 r. wsp&amp;oacute;łtworzył wydział lekarski Uniwersytetu Poznańskiego. Był aktywny w sferze społecznej, wsp&amp;oacute;łpracował a organizacjami charytatywnymi, wchodził w skład Rady Miejskiej Lwowa, w l. 1875-1894, od czas&amp;oacute;w założenia aż do wyjazdu do okresu krakowskiego był członkiem zwyczajnym TNT. Zmarł we Lwowie, gdzie został pochowany na Cmentarzu Łyczakowskim.</w:t>
+        <w:t xml:space="preserve">Urodził się we wsi Dusocin w powiecie grudziądzkim, w rodzinie Karola i Elżbiety z domu K&amp;ouml;nig jako Ludwik Riediger. Ojciec był właścicielem niewielkiego majątku ziemskiego. Edukację na szczeblu podstawowym zdobył w domu a następnie był uczniem biskupiego proseminarium Collegium Marianum w Pelplinie. W l. 1859-1869 naukę kontynuował w Kr&amp;oacute;lewskich Gimnazjach w Chojnicach i Chełmnie, gdzie złożył egzamin maturalny. Podczas nauki w szkołach średnich utwierdził swą polską świadomość narodową. W l. 1869-74 studiował medycynę na uniwersytetach w Greifswaldzie, Berlinie i Strasburgu. W trakcie studi&amp;oacute;w przyjął polską formę pisowni nazwiska (Rydygier). Doktorat obronił w Greifswaldzie w 1874 r. w dziedzinie chirurgii i położnictwa. Kontynuował karierę naukową jako asystent i uzyskał habilitację na uniwersytecie w Jenie w 1878 r. W tym czasie na stałe osiadł w Chełmnie, gdzie poślubił Marię Borkowską. Jesienią 1878 r. otworzył tam prywatną klinikę (specjalizującą się w chirurgii, chorobach oczu i ginekologii). W 1887 r. rozpoczął pracę na UJ w Krakowie, gdzie otworzył też nową klinikę. W l. 1897-1919 wsp&amp;oacute;łtworzył i pracował na Wydziale Lekarskim Uniwersytetu Lwowskiego, kierował też Kliniką Chirurgiczną. Stosował nowatorskie metody w leczeniu (m.in. aparaty rentgenowskie), jego badania i praktyka przyczyniła się do znaczących postęp&amp;oacute;w w dziedzinie chirurgii przewodu pokarmowego, klatki piersiowej, urologii. Był autorem ponad dwustu prac naukowych, przeciwstawiał się jednak otwarcie umożliwieniu kobietom dostępu do studi&amp;oacute;w lekarskich. W 1919 r. wsp&amp;oacute;łtworzył wydział lekarski Uniwersytetu Poznańskiego. Był aktywny w sferze społecznej, wsp&amp;oacute;łpracował a organizacjami charytatywnymi, wchodził w skład Rady Miejskiej Lwowa, w l. 1875-1894, od czas&amp;oacute;w założenia aż do wyjazdu do okresu krakowskiego był członkiem zwyczajnym TNT. Zmarł we Lwowie, gdzie został pochowany na Cmentarzu Łyczakowskim.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">